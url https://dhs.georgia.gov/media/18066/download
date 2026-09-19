--- v0 (2025-10-13)
+++ v1 (2026-09-19)
@@ -1,58 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="37DEBC9E" w14:textId="77777777" w:rsidR="0003556D" w:rsidRDefault="00BE4FA9">
+    <w:p w14:paraId="37DEBC9E" w14:textId="77777777" w:rsidR="00F54241" w:rsidRDefault="00F54241">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="386A5C93" w14:textId="77777777" w:rsidR="00032B3F" w:rsidRDefault="00032B3F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="294AE866" w14:textId="77777777" w:rsidR="00B03A4A" w:rsidRDefault="00B03A4A" w:rsidP="00B03A4A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
         </w:rPr>
         <w:t>DATA BREACH SECURITY INCIDENT REPORTING FORM</w:t>
@@ -276,51 +277,50 @@
               </w:rPr>
               <w:t>Actual occurrence date, if known.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4849" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0399B965" w14:textId="77777777" w:rsidR="00B03A4A" w:rsidRPr="00E6611D" w:rsidRDefault="00B03A4A" w:rsidP="00E45284">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B03A4A" w:rsidRPr="00E6611D" w14:paraId="65FEF81F" w14:textId="77777777" w:rsidTr="00AC5CB8">
         <w:trPr>
           <w:trHeight w:val="515"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4883" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="70B3A5D7" w14:textId="1C93A5E1" w:rsidR="00B03A4A" w:rsidRPr="00E6611D" w:rsidRDefault="009B38E6" w:rsidP="00E45284">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF2928">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Detailed</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> d</w:t>
             </w:r>
             <w:r w:rsidR="00B03A4A" w:rsidRPr="00E6611D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">escription of the </w:t>
             </w:r>
@@ -336,51 +336,50 @@
               </w:rPr>
               <w:t>. Attach additional sheets if necessary.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4849" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="36EE1095" w14:textId="77777777" w:rsidR="00B03A4A" w:rsidRPr="00E6611D" w:rsidRDefault="00B03A4A" w:rsidP="00E45284">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B03A4A" w:rsidRPr="00E6611D" w14:paraId="7CB981A0" w14:textId="77777777" w:rsidTr="00AC5CB8">
         <w:trPr>
           <w:trHeight w:val="798"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4883" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0181AEDB" w14:textId="0B4E5687" w:rsidR="00B03A4A" w:rsidRPr="00EF2928" w:rsidRDefault="00B03A4A" w:rsidP="00E45284">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF2928">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Description of the type of information</w:t>
             </w:r>
             <w:r w:rsidR="005045C9" w:rsidRPr="00EF2928">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> that</w:t>
             </w:r>
             <w:r w:rsidRPr="00EF2928">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> was disclosed (e.g., social security number, date of birth, address, medical information, etc.)</w:t>
             </w:r>
@@ -396,51 +395,50 @@
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4849" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="671DC91E" w14:textId="77777777" w:rsidR="00B03A4A" w:rsidRPr="00E6611D" w:rsidRDefault="00B03A4A" w:rsidP="00E45284">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B03A4A" w:rsidRPr="00E6611D" w14:paraId="49B3D281" w14:textId="77777777" w:rsidTr="00AC5CB8">
         <w:trPr>
           <w:trHeight w:val="782"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4883" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="73AEDAD9" w14:textId="36272290" w:rsidR="00B03A4A" w:rsidRPr="00EF2928" w:rsidRDefault="00B03A4A" w:rsidP="00E45284">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF2928">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Description of the source of each element of information (where the information was obtained by DHS</w:t>
             </w:r>
             <w:r w:rsidR="009B38E6" w:rsidRPr="00EF2928">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> i.e., </w:t>
             </w:r>
             <w:r w:rsidR="005045C9" w:rsidRPr="00AC5CB8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">the </w:t>
             </w:r>
@@ -486,123 +484,120 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4849" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="160E9D43" w14:textId="77777777" w:rsidR="00B03A4A" w:rsidRPr="00E6611D" w:rsidRDefault="00B03A4A" w:rsidP="00E45284">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B03A4A" w:rsidRPr="00E6611D" w14:paraId="66C74550" w14:textId="77777777" w:rsidTr="00AC5CB8">
         <w:trPr>
           <w:trHeight w:val="547"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4883" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="129F7D6D" w14:textId="77777777" w:rsidR="00B03A4A" w:rsidRPr="00EF2928" w:rsidRDefault="00B03A4A" w:rsidP="00E45284">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF2928">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">If applicable, is there a family violence indicator on the case? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4849" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0B9B7AEB" w14:textId="77777777" w:rsidR="00B03A4A" w:rsidRPr="00E6611D" w:rsidRDefault="00B03A4A" w:rsidP="00E45284">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B03A4A" w:rsidRPr="00E6611D" w14:paraId="7F175BA0" w14:textId="77777777" w:rsidTr="00AC5CB8">
         <w:trPr>
           <w:trHeight w:val="296"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4883" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="702B45E5" w14:textId="28F16E1B" w:rsidR="00B03A4A" w:rsidRPr="00EF2928" w:rsidRDefault="00B03A4A" w:rsidP="00E45284">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF2928">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Was the disclosure intentional or inadvertent?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4849" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="47255AC0" w14:textId="77777777" w:rsidR="00B03A4A" w:rsidRPr="00E6611D" w:rsidRDefault="00B03A4A" w:rsidP="00E45284">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B03A4A" w:rsidRPr="00E6611D" w14:paraId="16C6C6B9" w14:textId="77777777" w:rsidTr="00AC5CB8">
         <w:trPr>
           <w:trHeight w:val="161"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4883" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3E230E33" w14:textId="013B34C6" w:rsidR="00B03A4A" w:rsidRPr="00EF2928" w:rsidRDefault="00B03A4A" w:rsidP="00E45284">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF2928">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Violator’s name</w:t>
             </w:r>
             <w:r w:rsidR="009B38E6" w:rsidRPr="00EF2928">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> and title</w:t>
             </w:r>
             <w:r w:rsidRPr="00EF2928">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>, if known.</w:t>
             </w:r>
@@ -767,110 +762,110 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="2080"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00B03A4A" w:rsidRPr="00B03A4A" w:rsidSect="00F70189">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="1440" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0A3E4AA4" w14:textId="77777777" w:rsidR="00B24509" w:rsidRDefault="00B24509" w:rsidP="00BB07D9">
+    <w:p w14:paraId="49A589C4" w14:textId="77777777" w:rsidR="00E17EB4" w:rsidRDefault="00E17EB4" w:rsidP="00BB07D9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3E40692A" w14:textId="77777777" w:rsidR="00B24509" w:rsidRDefault="00B24509" w:rsidP="00BB07D9">
+    <w:p w14:paraId="0117D9B8" w14:textId="77777777" w:rsidR="00E17EB4" w:rsidRDefault="00E17EB4" w:rsidP="00BB07D9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0FFAE9C3" w14:textId="6A80A20E" w:rsidR="009D045F" w:rsidRPr="009D045F" w:rsidRDefault="00C55B7F" w:rsidP="00A47551">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="00312860" w:rsidRPr="009D045F">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> Peachtree St.</w:t>
     </w:r>
     <w:r w:rsidR="009D045F" w:rsidRPr="009D045F">
       <w:rPr>
@@ -918,169 +913,162 @@
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>30303</w:t>
     </w:r>
     <w:r w:rsidR="00A47551">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="009D045F" w:rsidRPr="009D045F">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>| dhs.ga.gov</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="364BD4B0" w14:textId="2E83367E" w:rsidR="00F70189" w:rsidRPr="00F70189" w:rsidRDefault="00B03A4A" w:rsidP="00F70189">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="364BD4B0" w14:textId="0747041C" w:rsidR="00F70189" w:rsidRPr="00F70189" w:rsidRDefault="00B03A4A" w:rsidP="00F70189">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">                                                                       </w:t>
+      <w:t xml:space="preserve">                       </w:t>
+    </w:r>
+    <w:r w:rsidR="00B053D6">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>47 Trinity Avenue</w:t>
     </w:r>
     <w:r w:rsidR="00F70189" w:rsidRPr="00F70189">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
-      <w:t>2</w:t>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00B053D6">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>S</w:t>
     </w:r>
     <w:r w:rsidR="00160A36">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve"> Peachtree St.</w:t>
+      <w:t>.</w:t>
     </w:r>
     <w:r w:rsidR="00F70189" w:rsidRPr="00F70189">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve"> N</w:t>
+      <w:t>W</w:t>
     </w:r>
     <w:r w:rsidR="00160A36">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
     <w:r w:rsidR="00F70189" w:rsidRPr="00F70189">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
-      <w:t>W</w:t>
-[...1 lines deleted...]
-    <w:r w:rsidR="00160A36">
+      <w:t>, Atlanta, GA 303</w:t>
+    </w:r>
+    <w:r w:rsidR="005A5703">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
-      <w:t>.</w:t>
+      <w:t>34</w:t>
     </w:r>
     <w:r w:rsidR="00F70189" w:rsidRPr="00F70189">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
-      <w:t>, Atlanta, GA 30303 | dhs.ga.gov</w:t>
+      <w:t xml:space="preserve"> | dhs.ga.gov</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">                     </w:t>
-    </w:r>
-[...19 lines deleted...]
-      <w:t>2021</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3CEB6E98" w14:textId="77777777" w:rsidR="00B24509" w:rsidRDefault="00B24509" w:rsidP="00BB07D9">
+    <w:p w14:paraId="1ADA2F2D" w14:textId="77777777" w:rsidR="00E17EB4" w:rsidRDefault="00E17EB4" w:rsidP="00BB07D9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="75806871" w14:textId="77777777" w:rsidR="00B24509" w:rsidRDefault="00B24509" w:rsidP="00BB07D9">
+    <w:p w14:paraId="1273FCC1" w14:textId="77777777" w:rsidR="00E17EB4" w:rsidRDefault="00E17EB4" w:rsidP="00BB07D9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2948AED0" w14:textId="77777777" w:rsidR="00F70189" w:rsidRDefault="00F70189" w:rsidP="004014B0">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
@@ -1102,51 +1090,51 @@
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="36F59227" w14:textId="77777777" w:rsidR="00F70189" w:rsidRDefault="00F70189" w:rsidP="00F70189">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="64671E2D" w14:textId="3DDFCC4A" w:rsidR="00F70189" w:rsidRPr="00E511EF" w:rsidRDefault="0080383B" w:rsidP="0080383B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="page" w:x="10798" w:y="18"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00F70189" w:rsidRPr="00E511EF">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00F70189" w:rsidRPr="00E511EF">
       <w:rPr>
@@ -1200,51 +1188,51 @@
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">Type date </w:t>
     </w:r>
     <w:r w:rsidR="0080383B">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t>here |</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4D9FC7AB" w14:textId="2D30342F" w:rsidR="00F70189" w:rsidRDefault="00281CA7">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2EE53C93" wp14:editId="2B5196B1">
           <wp:extent cx="5849611" cy="1444273"/>
           <wp:effectExtent l="0" t="0" r="5715" b="3810"/>
           <wp:docPr id="2" name="Picture 2" descr="Text&#10;&#10;Description automatically generated with medium confidence"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2" name="Picture 2" descr="Text&#10;&#10;Description automatically generated with medium confidence"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
@@ -1256,164 +1244,171 @@
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="5849611" cy="1444273"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="110"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="160"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BB07D9"/>
     <w:rsid w:val="00032B3F"/>
     <w:rsid w:val="00075D55"/>
     <w:rsid w:val="00082CD8"/>
     <w:rsid w:val="00160A36"/>
     <w:rsid w:val="00187B35"/>
+    <w:rsid w:val="001939A9"/>
     <w:rsid w:val="001D5DA6"/>
     <w:rsid w:val="002151C3"/>
     <w:rsid w:val="0023680E"/>
     <w:rsid w:val="00281CA7"/>
     <w:rsid w:val="00312860"/>
     <w:rsid w:val="0033747C"/>
     <w:rsid w:val="003D759A"/>
     <w:rsid w:val="00406A8C"/>
     <w:rsid w:val="00415262"/>
     <w:rsid w:val="0044460E"/>
     <w:rsid w:val="004D1B15"/>
     <w:rsid w:val="004D301D"/>
     <w:rsid w:val="005045C9"/>
     <w:rsid w:val="005430A5"/>
+    <w:rsid w:val="005A5703"/>
     <w:rsid w:val="006240D4"/>
     <w:rsid w:val="006D494B"/>
     <w:rsid w:val="007746B6"/>
     <w:rsid w:val="00796A85"/>
     <w:rsid w:val="007B0F19"/>
     <w:rsid w:val="007E37B7"/>
     <w:rsid w:val="0080383B"/>
     <w:rsid w:val="0086546A"/>
     <w:rsid w:val="008F6F48"/>
     <w:rsid w:val="009B38E6"/>
     <w:rsid w:val="009D045F"/>
     <w:rsid w:val="00A47551"/>
     <w:rsid w:val="00AC5CB8"/>
     <w:rsid w:val="00AC7417"/>
     <w:rsid w:val="00B03A4A"/>
+    <w:rsid w:val="00B053D6"/>
     <w:rsid w:val="00B22AE9"/>
     <w:rsid w:val="00B24509"/>
     <w:rsid w:val="00B37FA1"/>
     <w:rsid w:val="00BA14C8"/>
     <w:rsid w:val="00BB07D9"/>
     <w:rsid w:val="00BE4FA9"/>
     <w:rsid w:val="00C55B7F"/>
     <w:rsid w:val="00C84DF0"/>
     <w:rsid w:val="00C87D59"/>
     <w:rsid w:val="00D236BC"/>
     <w:rsid w:val="00D245C1"/>
     <w:rsid w:val="00D41A35"/>
     <w:rsid w:val="00D81A34"/>
+    <w:rsid w:val="00E17EB4"/>
     <w:rsid w:val="00E511EF"/>
     <w:rsid w:val="00E63053"/>
     <w:rsid w:val="00EF2928"/>
+    <w:rsid w:val="00F45A01"/>
+    <w:rsid w:val="00F54241"/>
     <w:rsid w:val="00F70189"/>
     <w:rsid w:val="00F778F8"/>
+    <w:rsid w:val="00F90690"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7278E1B7"/>
   <w14:defaultImageDpi w14:val="32767"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{FFFFF82B-A1D2-465B-82CE-BF2A1CA965C2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1862,51 +1857,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00B03A4A"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
@@ -2152,50 +2147,56 @@
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8B812DDB-55F6-4A3F-A788-DC5D98AC86A3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{512da10d-071b-4b94-8abc-9ec4044d1516}" enabled="0" method="" siteId="{512da10d-071b-4b94-8abc-9ec4044d1516}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>178</Words>
   <Characters>1017</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>8</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>